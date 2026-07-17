--- v0 (2026-05-23)
+++ v1 (2026-07-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb552b62e3ef94a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1569109d91a6478781e89f011375f94f.psmdcp" Id="R125090e3507343ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a3213f8fc348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bc08f4d0fc941afbcf576c4cf89dc49.psmdcp" Id="Rffd17c41c5a849a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <x:si>
     <x:t>NUM</x:t>
   </x:si>
   <x:si>
     <x:t>EL/LA</x:t>
   </x:si>
   <x:si>