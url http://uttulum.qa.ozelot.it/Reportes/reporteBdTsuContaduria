--- v1 (2026-07-17)
+++ v2 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a3213f8fc348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bc08f4d0fc941afbcf576c4cf89dc49.psmdcp" Id="Rffd17c41c5a849a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18ca77e14df4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60eaa56cd0db41a2852879c2a9254498.psmdcp" Id="R9d40df680f20470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <x:si>
     <x:t>NUM</x:t>
   </x:si>
   <x:si>
     <x:t>EL/LA</x:t>
   </x:si>
   <x:si>