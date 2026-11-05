--- v2 (2026-09-11)
+++ v3 (2026-11-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18ca77e14df4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60eaa56cd0db41a2852879c2a9254498.psmdcp" Id="R9d40df680f20470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc080f73475684dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99f6ca289ad1495e9eb954e8f9c247bb.psmdcp" Id="R2057668eafb64da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <x:si>
     <x:t>NUM</x:t>
   </x:si>
   <x:si>
     <x:t>EL/LA</x:t>
   </x:si>
   <x:si>